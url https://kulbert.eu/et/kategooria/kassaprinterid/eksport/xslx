--- v3 (2026-03-22)
+++ v4 (2026-05-18)
@@ -744,51 +744,51 @@
       <c r="D4" s="2"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="1">
         <v>334.8</v>
       </c>
       <c r="D5" s="2"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="1">
         <v>292.8</v>
       </c>
       <c r="D6" s="2">
-        <v>21</v>
+        <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="1">
         <v>154.76</v>
       </c>
       <c r="D7" s="2"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="1">
         <v>42</v>
       </c>
       <c r="D8" s="2"/>
@@ -846,51 +846,51 @@
       <c r="D12" s="2"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="1">
         <v>147.6</v>
       </c>
       <c r="D13" s="2"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14" t="s">
         <v>29</v>
       </c>
       <c r="C14" s="1">
         <v>182.83</v>
       </c>
       <c r="D14" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>30</v>
       </c>
       <c r="B15" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="1">
         <v>2754</v>
       </c>
       <c r="D15" s="2"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>32</v>
       </c>
       <c r="B16" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="1">
         <v>3594</v>
       </c>
       <c r="D16" s="2"/>