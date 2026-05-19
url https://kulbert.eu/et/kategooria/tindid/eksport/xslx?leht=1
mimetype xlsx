--- v2 (2026-03-13)
+++ v3 (2026-05-19)
@@ -3468,66 +3468,64 @@
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1">
         <v>38.05</v>
       </c>
       <c r="D2" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="1">
         <v>31.5</v>
       </c>
       <c r="D3" s="2">
-        <v>9</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="1">
         <v>130</v>
       </c>
-      <c r="D4" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D4" s="2"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="1">
         <v>335.8</v>
       </c>
       <c r="D5" s="2"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="1">
         <v>586.5</v>
       </c>
       <c r="D6" s="2"/>
     </row>
@@ -3604,51 +3602,51 @@
       <c r="D12" s="2"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="1">
         <v>218.9</v>
       </c>
       <c r="D13" s="2"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14" t="s">
         <v>29</v>
       </c>
       <c r="C14" s="1">
         <v>86.25</v>
       </c>
       <c r="D14" s="2">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>30</v>
       </c>
       <c r="B15" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="1">
         <v>111.25</v>
       </c>
       <c r="D15" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>32</v>
       </c>
       <c r="B16" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="1">
         <v>111.25</v>
@@ -3659,108 +3657,106 @@
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>34</v>
       </c>
       <c r="B17" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="1">
         <v>111.25</v>
       </c>
       <c r="D17" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>36</v>
       </c>
       <c r="B18" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="1">
         <v>58.75</v>
       </c>
-      <c r="D18" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D18" s="2"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="1">
         <v>47.5</v>
       </c>
       <c r="D19" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>40</v>
       </c>
       <c r="B20" t="s">
         <v>41</v>
       </c>
       <c r="C20" s="1">
         <v>47.5</v>
       </c>
       <c r="D20" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>42</v>
       </c>
       <c r="B21" t="s">
         <v>43</v>
       </c>
       <c r="C21" s="1">
         <v>47.5</v>
       </c>
       <c r="D21" s="2">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>44</v>
       </c>
       <c r="B22" t="s">
         <v>45</v>
       </c>
       <c r="C22" s="1">
         <v>33.31</v>
       </c>
       <c r="D22" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>46</v>
       </c>
       <c r="B23" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="1">
         <v>450</v>
       </c>
       <c r="D23" s="2"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>48</v>
       </c>
       <c r="B24" t="s">
         <v>49</v>
       </c>
       <c r="C24" s="1">
         <v>450</v>
       </c>
       <c r="D24" s="2"/>
@@ -3834,51 +3830,51 @@
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>60</v>
       </c>
       <c r="B30" t="s">
         <v>61</v>
       </c>
       <c r="C30" s="1">
         <v>29.81</v>
       </c>
       <c r="D30" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>62</v>
       </c>
       <c r="B31" t="s">
         <v>63</v>
       </c>
       <c r="C31" s="1">
         <v>29.81</v>
       </c>
       <c r="D31" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>64</v>
       </c>
       <c r="B32" t="s">
         <v>65</v>
       </c>
       <c r="C32" s="1">
         <v>29.81</v>
       </c>
       <c r="D32" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>66</v>
       </c>
       <c r="B33" t="s">
         <v>67</v>
       </c>
       <c r="C33" s="1">
         <v>29.81</v>
@@ -4108,145 +4104,145 @@
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>100</v>
       </c>
       <c r="B50" t="s">
         <v>101</v>
       </c>
       <c r="C50" s="1">
         <v>18.27</v>
       </c>
       <c r="D50" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>102</v>
       </c>
       <c r="B51" t="s">
         <v>103</v>
       </c>
       <c r="C51" s="1">
         <v>18.27</v>
       </c>
       <c r="D51" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>104</v>
       </c>
       <c r="B52" t="s">
         <v>105</v>
       </c>
       <c r="C52" s="1">
         <v>18.27</v>
       </c>
-      <c r="D52" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D52" s="2"/>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>106</v>
       </c>
       <c r="B53" t="s">
         <v>107</v>
       </c>
       <c r="C53" s="1">
         <v>20.62</v>
       </c>
       <c r="D53" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>108</v>
       </c>
       <c r="B54" t="s">
         <v>109</v>
       </c>
       <c r="C54" s="1">
         <v>102.93</v>
       </c>
       <c r="D54" s="2"/>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>110</v>
       </c>
       <c r="B55" t="s">
         <v>111</v>
       </c>
       <c r="C55" s="1">
         <v>50</v>
       </c>
       <c r="D55" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>112</v>
       </c>
       <c r="B56" t="s">
         <v>113</v>
       </c>
       <c r="C56" s="1">
         <v>37.5</v>
       </c>
       <c r="D56" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>114</v>
       </c>
       <c r="B57" t="s">
         <v>115</v>
       </c>
       <c r="C57" s="1">
         <v>37.5</v>
       </c>
-      <c r="D57" s="2"/>
+      <c r="D57" s="2">
+        <v>3</v>
+      </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>116</v>
       </c>
       <c r="B58" t="s">
         <v>117</v>
       </c>
       <c r="C58" s="1">
         <v>37.5</v>
       </c>
       <c r="D58" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>118</v>
       </c>
       <c r="B59" t="s">
         <v>119</v>
       </c>
       <c r="C59" s="1"/>
       <c r="D59" s="2"/>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>120</v>
       </c>
       <c r="B60" t="s">
         <v>121</v>
       </c>
       <c r="C60" s="1"/>
       <c r="D60" s="2"/>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>122</v>
@@ -4436,51 +4432,51 @@
       </c>
       <c r="C76" s="1"/>
       <c r="D76" s="2"/>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
         <v>154</v>
       </c>
       <c r="B77" t="s">
         <v>155</v>
       </c>
       <c r="C77" s="1"/>
       <c r="D77" s="2"/>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
         <v>156</v>
       </c>
       <c r="B78" t="s">
         <v>157</v>
       </c>
       <c r="C78" s="1">
         <v>16.5</v>
       </c>
       <c r="D78" s="2">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
         <v>158</v>
       </c>
       <c r="B79" t="s">
         <v>159</v>
       </c>
       <c r="C79" s="1"/>
       <c r="D79" s="2"/>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
         <v>160</v>
       </c>
       <c r="B80" t="s">
         <v>161</v>
       </c>
       <c r="C80" s="1">
         <v>31.9</v>
       </c>
       <c r="D80" s="2">
         <v>1</v>
       </c>
@@ -5161,95 +5157,89 @@
       </c>
       <c r="D134" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
         <v>270</v>
       </c>
       <c r="B135" t="s">
         <v>271</v>
       </c>
       <c r="C135" s="1"/>
       <c r="D135" s="2"/>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
         <v>272</v>
       </c>
       <c r="B136" t="s">
         <v>273</v>
       </c>
       <c r="C136" s="1">
         <v>87.5</v>
       </c>
-      <c r="D136" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D136" s="2"/>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
         <v>274</v>
       </c>
       <c r="B137" t="s">
         <v>275</v>
       </c>
       <c r="C137" s="1">
         <v>101.25</v>
       </c>
       <c r="D137" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
         <v>276</v>
       </c>
       <c r="B138" t="s">
         <v>277</v>
       </c>
       <c r="C138" s="1">
         <v>101.25</v>
       </c>
-      <c r="D138" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="2"/>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
         <v>278</v>
       </c>
       <c r="B139" t="s">
         <v>279</v>
       </c>
       <c r="C139" s="1">
         <v>101.25</v>
       </c>
-      <c r="D139" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D139" s="2"/>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
         <v>280</v>
       </c>
       <c r="B140" t="s">
         <v>281</v>
       </c>
       <c r="C140" s="1"/>
       <c r="D140" s="2"/>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
         <v>282</v>
       </c>
       <c r="B141" t="s">
         <v>283</v>
       </c>
       <c r="C141" s="1">
         <v>143</v>
       </c>
       <c r="D141" s="2">
         <v>1</v>
       </c>
     </row>
@@ -5377,53 +5367,51 @@
       </c>
       <c r="D151" s="2"/>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
         <v>304</v>
       </c>
       <c r="B152" t="s">
         <v>305</v>
       </c>
       <c r="C152" s="1">
         <v>55.55</v>
       </c>
       <c r="D152" s="2"/>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
         <v>306</v>
       </c>
       <c r="B153" t="s">
         <v>307</v>
       </c>
       <c r="C153" s="1">
         <v>54.57</v>
       </c>
-      <c r="D153" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D153" s="2"/>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
         <v>308</v>
       </c>
       <c r="B154" t="s">
         <v>309</v>
       </c>
       <c r="C154" s="1">
         <v>106.25</v>
       </c>
       <c r="D154" s="2"/>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
         <v>310</v>
       </c>
       <c r="B155" t="s">
         <v>311</v>
       </c>
       <c r="C155" s="1">
         <v>115.1</v>
       </c>
       <c r="D155" s="2">
         <v>1</v>
@@ -5874,159 +5862,159 @@
       <c r="D190" s="2"/>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" t="s">
         <v>382</v>
       </c>
       <c r="B191" t="s">
         <v>383</v>
       </c>
       <c r="C191" s="1">
         <v>98.8</v>
       </c>
       <c r="D191" s="2"/>
     </row>
     <row r="192" spans="1:26">
       <c r="A192" t="s">
         <v>384</v>
       </c>
       <c r="B192" t="s">
         <v>385</v>
       </c>
       <c r="C192" s="1">
         <v>30.62</v>
       </c>
       <c r="D192" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="A193" t="s">
         <v>386</v>
       </c>
       <c r="B193" t="s">
         <v>387</v>
       </c>
       <c r="C193" s="1">
         <v>30.62</v>
       </c>
       <c r="D193" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="A194" t="s">
         <v>388</v>
       </c>
       <c r="B194" t="s">
         <v>389</v>
       </c>
       <c r="C194" s="1">
         <v>30.62</v>
       </c>
       <c r="D194" s="2"/>
     </row>
     <row r="195" spans="1:26">
       <c r="A195" t="s">
         <v>390</v>
       </c>
       <c r="B195" t="s">
         <v>391</v>
       </c>
       <c r="C195" s="1">
         <v>30.62</v>
       </c>
       <c r="D195" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="A196" t="s">
         <v>392</v>
       </c>
       <c r="B196" t="s">
         <v>393</v>
       </c>
       <c r="C196" s="1">
         <v>30.62</v>
       </c>
       <c r="D196" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="A197" t="s">
         <v>394</v>
       </c>
       <c r="B197" t="s">
         <v>395</v>
       </c>
       <c r="C197" s="1">
         <v>31.87</v>
       </c>
       <c r="D197" s="2"/>
     </row>
     <row r="198" spans="1:26">
       <c r="A198" t="s">
         <v>396</v>
       </c>
       <c r="B198" t="s">
         <v>397</v>
       </c>
       <c r="C198" s="1">
         <v>30.62</v>
       </c>
       <c r="D198" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="A199" t="s">
         <v>398</v>
       </c>
       <c r="B199" t="s">
         <v>399</v>
       </c>
       <c r="C199" s="1">
         <v>30.62</v>
       </c>
       <c r="D199" s="2">
         <v>6</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="A200" t="s">
         <v>400</v>
       </c>
       <c r="B200" t="s">
         <v>401</v>
       </c>
       <c r="C200" s="1">
         <v>30.62</v>
       </c>
       <c r="D200" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="A201" t="s">
         <v>402</v>
       </c>
       <c r="B201" t="s">
         <v>403</v>
       </c>
       <c r="C201" s="1">
         <v>14.71</v>
       </c>
       <c r="D201" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="202" spans="1:26">
       <c r="A202" t="s">
         <v>404</v>
       </c>
       <c r="B202" t="s">
         <v>405</v>
       </c>
       <c r="C202" s="1">
         <v>51.87</v>
@@ -6056,171 +6044,171 @@
         <v>45</v>
       </c>
       <c r="D204" s="2"/>
     </row>
     <row r="205" spans="1:26">
       <c r="A205" t="s">
         <v>410</v>
       </c>
       <c r="B205" t="s">
         <v>411</v>
       </c>
       <c r="C205" s="1"/>
       <c r="D205" s="2"/>
     </row>
     <row r="206" spans="1:26">
       <c r="A206" t="s">
         <v>412</v>
       </c>
       <c r="B206" t="s">
         <v>413</v>
       </c>
       <c r="C206" s="1">
         <v>10</v>
       </c>
       <c r="D206" s="2">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="207" spans="1:26">
       <c r="A207" t="s">
         <v>414</v>
       </c>
       <c r="B207" t="s">
         <v>415</v>
       </c>
       <c r="C207" s="1">
         <v>8.12</v>
       </c>
       <c r="D207" s="2"/>
     </row>
     <row r="208" spans="1:26">
       <c r="A208" t="s">
         <v>416</v>
       </c>
       <c r="B208" t="s">
         <v>417</v>
       </c>
       <c r="C208" s="1">
         <v>8.12</v>
       </c>
       <c r="D208" s="2"/>
     </row>
     <row r="209" spans="1:26">
       <c r="A209" t="s">
         <v>418</v>
       </c>
       <c r="B209" t="s">
         <v>419</v>
       </c>
       <c r="C209" s="1">
         <v>8.12</v>
       </c>
       <c r="D209" s="2"/>
     </row>
     <row r="210" spans="1:26">
       <c r="A210" t="s">
         <v>420</v>
       </c>
       <c r="B210" t="s">
         <v>421</v>
       </c>
       <c r="C210" s="1">
         <v>10.62</v>
       </c>
       <c r="D210" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="211" spans="1:26">
       <c r="A211" t="s">
         <v>422</v>
       </c>
       <c r="B211" t="s">
         <v>423</v>
       </c>
       <c r="C211" s="1">
         <v>10.62</v>
       </c>
       <c r="D211" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="212" spans="1:26">
       <c r="A212" t="s">
         <v>424</v>
       </c>
       <c r="B212" t="s">
         <v>425</v>
       </c>
       <c r="C212" s="1">
         <v>10.62</v>
       </c>
       <c r="D212" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="213" spans="1:26">
       <c r="A213" t="s">
         <v>426</v>
       </c>
       <c r="B213" t="s">
         <v>427</v>
       </c>
       <c r="C213" s="1">
         <v>10.62</v>
       </c>
       <c r="D213" s="2">
-        <v>6</v>
+        <v>2</v>
       </c>
     </row>
     <row r="214" spans="1:26">
       <c r="A214" t="s">
         <v>428</v>
       </c>
       <c r="B214" t="s">
         <v>429</v>
       </c>
       <c r="C214" s="1">
         <v>10.62</v>
       </c>
       <c r="D214" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:26">
       <c r="A215" t="s">
         <v>430</v>
       </c>
       <c r="B215" t="s">
         <v>431</v>
       </c>
       <c r="C215" s="1">
         <v>10.62</v>
       </c>
       <c r="D215" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="216" spans="1:26">
       <c r="A216" t="s">
         <v>432</v>
       </c>
       <c r="B216" t="s">
         <v>433</v>
       </c>
       <c r="C216" s="1">
         <v>143</v>
       </c>
       <c r="D216" s="2"/>
     </row>
     <row r="217" spans="1:26">
       <c r="A217" t="s">
         <v>434</v>
       </c>
       <c r="B217" t="s">
         <v>435</v>
       </c>
       <c r="C217" s="1">
         <v>143</v>
       </c>
       <c r="D217" s="2"/>
@@ -8097,51 +8085,51 @@
       <c r="C371" s="1">
         <v>68.75</v>
       </c>
       <c r="D371" s="2"/>
     </row>
     <row r="372" spans="1:26">
       <c r="A372" t="s">
         <v>744</v>
       </c>
       <c r="B372" t="s">
         <v>745</v>
       </c>
       <c r="C372" s="1">
         <v>68.75</v>
       </c>
       <c r="D372" s="2"/>
     </row>
     <row r="373" spans="1:26">
       <c r="A373" t="s">
         <v>746</v>
       </c>
       <c r="B373" t="s">
         <v>747</v>
       </c>
       <c r="C373" s="1">
-        <v>80.15</v>
+        <v>93.12</v>
       </c>
       <c r="D373" s="2"/>
     </row>
     <row r="374" spans="1:26">
       <c r="A374" t="s">
         <v>748</v>
       </c>
       <c r="B374" t="s">
         <v>749</v>
       </c>
       <c r="C374" s="1">
         <v>12.48</v>
       </c>
       <c r="D374" s="2">
         <v>7</v>
       </c>
     </row>
     <row r="375" spans="1:26">
       <c r="A375" t="s">
         <v>750</v>
       </c>
       <c r="B375" t="s">
         <v>751</v>
       </c>
       <c r="C375" s="1"/>
@@ -8179,108 +8167,106 @@
     </row>
     <row r="379" spans="1:26">
       <c r="A379" t="s">
         <v>758</v>
       </c>
       <c r="B379" t="s">
         <v>759</v>
       </c>
       <c r="C379" s="1">
         <v>24.15</v>
       </c>
       <c r="D379" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:26">
       <c r="A380" t="s">
         <v>760</v>
       </c>
       <c r="B380" t="s">
         <v>761</v>
       </c>
       <c r="C380" s="1">
         <v>18.73</v>
       </c>
-      <c r="D380" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D380" s="2"/>
     </row>
     <row r="381" spans="1:26">
       <c r="A381" t="s">
         <v>762</v>
       </c>
       <c r="B381" t="s">
         <v>763</v>
       </c>
       <c r="C381" s="1">
         <v>35</v>
       </c>
       <c r="D381" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="382" spans="1:26">
       <c r="A382" t="s">
         <v>764</v>
       </c>
       <c r="B382" t="s">
         <v>765</v>
       </c>
       <c r="C382" s="1">
         <v>35</v>
       </c>
       <c r="D382" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="383" spans="1:26">
       <c r="A383" t="s">
         <v>766</v>
       </c>
       <c r="B383" t="s">
         <v>767</v>
       </c>
       <c r="C383" s="1">
         <v>35</v>
       </c>
       <c r="D383" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="384" spans="1:26">
       <c r="A384" t="s">
         <v>768</v>
       </c>
       <c r="B384" t="s">
         <v>769</v>
       </c>
       <c r="C384" s="1">
         <v>57.5</v>
       </c>
       <c r="D384" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="385" spans="1:26">
       <c r="A385" t="s">
         <v>770</v>
       </c>
       <c r="B385" t="s">
         <v>771</v>
       </c>
       <c r="C385" s="1">
         <v>7.18</v>
       </c>
       <c r="D385" s="2"/>
     </row>
     <row r="386" spans="1:26">
       <c r="A386" t="s">
         <v>772</v>
       </c>
       <c r="B386" t="s">
         <v>773</v>
       </c>
       <c r="C386" s="1">
         <v>17.37</v>
       </c>
       <c r="D386" s="2"/>
@@ -9088,51 +9074,51 @@
       </c>
     </row>
     <row r="451" spans="1:26">
       <c r="A451" t="s">
         <v>902</v>
       </c>
       <c r="B451" t="s">
         <v>903</v>
       </c>
       <c r="C451" s="1">
         <v>8.9</v>
       </c>
       <c r="D451" s="2"/>
     </row>
     <row r="452" spans="1:26">
       <c r="A452" t="s">
         <v>904</v>
       </c>
       <c r="B452" t="s">
         <v>905</v>
       </c>
       <c r="C452" s="1">
         <v>8.9</v>
       </c>
       <c r="D452" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="453" spans="1:26">
       <c r="A453" t="s">
         <v>906</v>
       </c>
       <c r="B453" t="s">
         <v>907</v>
       </c>
       <c r="C453" s="1">
         <v>15.62</v>
       </c>
       <c r="D453" s="2"/>
     </row>
     <row r="454" spans="1:26">
       <c r="A454" t="s">
         <v>908</v>
       </c>
       <c r="B454" t="s">
         <v>909</v>
       </c>
       <c r="C454" s="1">
         <v>19.51</v>
       </c>
       <c r="D454" s="2">
@@ -9154,150 +9140,142 @@
       </c>
     </row>
     <row r="456" spans="1:26">
       <c r="A456" t="s">
         <v>912</v>
       </c>
       <c r="B456" t="s">
         <v>913</v>
       </c>
       <c r="C456" s="1">
         <v>19.51</v>
       </c>
       <c r="D456" s="2"/>
     </row>
     <row r="457" spans="1:26">
       <c r="A457" t="s">
         <v>914</v>
       </c>
       <c r="B457" t="s">
         <v>915</v>
       </c>
       <c r="C457" s="1">
         <v>104.6</v>
       </c>
       <c r="D457" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="458" spans="1:26">
       <c r="A458" t="s">
         <v>916</v>
       </c>
       <c r="B458" t="s">
         <v>917</v>
       </c>
       <c r="C458" s="1">
         <v>202.95</v>
       </c>
       <c r="D458" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="459" spans="1:26">
       <c r="A459" t="s">
         <v>918</v>
       </c>
       <c r="B459" t="s">
         <v>919</v>
       </c>
       <c r="C459" s="1">
         <v>202.95</v>
       </c>
       <c r="D459" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="460" spans="1:26">
       <c r="A460" t="s">
         <v>920</v>
       </c>
       <c r="B460" t="s">
         <v>921</v>
       </c>
       <c r="C460" s="1">
         <v>202.95</v>
       </c>
       <c r="D460" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="461" spans="1:26">
       <c r="A461" t="s">
         <v>922</v>
       </c>
       <c r="B461" t="s">
         <v>923</v>
       </c>
       <c r="C461" s="1">
         <v>18.38</v>
       </c>
-      <c r="D461" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D461" s="2"/>
     </row>
     <row r="462" spans="1:26">
       <c r="A462" t="s">
         <v>924</v>
       </c>
       <c r="B462" t="s">
         <v>925</v>
       </c>
       <c r="C462" s="1">
         <v>16.13</v>
       </c>
-      <c r="D462" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D462" s="2"/>
     </row>
     <row r="463" spans="1:26">
       <c r="A463" t="s">
         <v>926</v>
       </c>
       <c r="B463" t="s">
         <v>927</v>
       </c>
       <c r="C463" s="1">
         <v>16.13</v>
       </c>
-      <c r="D463" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D463" s="2"/>
     </row>
     <row r="464" spans="1:26">
       <c r="A464" t="s">
         <v>928</v>
       </c>
       <c r="B464" t="s">
         <v>929</v>
       </c>
       <c r="C464" s="1">
         <v>16.13</v>
       </c>
-      <c r="D464" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D464" s="2"/>
     </row>
     <row r="465" spans="1:26">
       <c r="A465" t="s">
         <v>930</v>
       </c>
       <c r="B465" t="s">
         <v>931</v>
       </c>
       <c r="C465" s="1">
         <v>15.61</v>
       </c>
       <c r="D465" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="466" spans="1:26">
       <c r="A466" t="s">
         <v>932</v>
       </c>
       <c r="B466" t="s">
         <v>933</v>
       </c>
       <c r="C466" s="1">
         <v>15.61</v>
       </c>
@@ -9722,93 +9700,93 @@
       <c r="D499" s="2"/>
     </row>
     <row r="500" spans="1:26">
       <c r="A500" t="s">
         <v>1000</v>
       </c>
       <c r="B500" t="s">
         <v>1001</v>
       </c>
       <c r="C500" s="1">
         <v>14.05</v>
       </c>
       <c r="D500" s="2"/>
     </row>
     <row r="501" spans="1:26">
       <c r="A501" t="s">
         <v>1002</v>
       </c>
       <c r="B501" t="s">
         <v>1003</v>
       </c>
       <c r="C501" s="1">
         <v>8.37</v>
       </c>
       <c r="D501" s="2">
-        <v>79</v>
+        <v>66</v>
       </c>
     </row>
     <row r="502" spans="1:26">
       <c r="A502" t="s">
         <v>1004</v>
       </c>
       <c r="B502" t="s">
         <v>1005</v>
       </c>
       <c r="C502" s="1">
         <v>8.12</v>
       </c>
       <c r="D502" s="2">
-        <v>91</v>
+        <v>86</v>
       </c>
     </row>
     <row r="503" spans="1:26">
       <c r="A503" t="s">
         <v>1006</v>
       </c>
       <c r="B503" t="s">
         <v>1007</v>
       </c>
       <c r="C503" s="1">
         <v>8.12</v>
       </c>
       <c r="D503" s="2">
-        <v>84</v>
+        <v>78</v>
       </c>
     </row>
     <row r="504" spans="1:26">
       <c r="A504" t="s">
         <v>1008</v>
       </c>
       <c r="B504" t="s">
         <v>1009</v>
       </c>
       <c r="C504" s="1">
         <v>8.12</v>
       </c>
       <c r="D504" s="2">
-        <v>69</v>
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>