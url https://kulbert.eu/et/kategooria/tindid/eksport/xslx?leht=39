--- v3 (2026-07-26)
+++ v4 (2026-09-18)
@@ -3448,65 +3448,65 @@
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="1">
         <v>38.05</v>
       </c>
       <c r="D4" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="1">
         <v>31.5</v>
       </c>
       <c r="D5" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="1">
         <v>130</v>
       </c>
       <c r="D6" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="1">
         <v>335.8</v>
       </c>
       <c r="D7" s="2"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="1">
         <v>586.5</v>
       </c>
       <c r="D8" s="2"/>
@@ -3584,162 +3584,162 @@
       <c r="D14" s="2"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>30</v>
       </c>
       <c r="B15" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="1">
         <v>218.9</v>
       </c>
       <c r="D15" s="2"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>32</v>
       </c>
       <c r="B16" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="1">
         <v>86.25</v>
       </c>
       <c r="D16" s="2">
-        <v>7</v>
+        <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>34</v>
       </c>
       <c r="B17" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="1">
         <v>111.25</v>
       </c>
       <c r="D17" s="2">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>36</v>
       </c>
       <c r="B18" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="1">
         <v>111.25</v>
       </c>
       <c r="D18" s="2">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="1">
         <v>111.25</v>
       </c>
       <c r="D19" s="2">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>40</v>
       </c>
       <c r="B20" t="s">
         <v>41</v>
       </c>
       <c r="C20" s="1">
-        <v>58.75</v>
-[...1 lines deleted...]
-      <c r="D20" s="2"/>
+        <v>60</v>
+      </c>
+      <c r="D20" s="2">
+        <v>1</v>
+      </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>42</v>
       </c>
       <c r="B21" t="s">
         <v>43</v>
       </c>
       <c r="C21" s="1">
         <v>47.5</v>
       </c>
       <c r="D21" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>44</v>
       </c>
       <c r="B22" t="s">
         <v>45</v>
       </c>
       <c r="C22" s="1">
         <v>47.5</v>
       </c>
       <c r="D22" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>46</v>
       </c>
       <c r="B23" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="1">
         <v>47.5</v>
       </c>
       <c r="D23" s="2">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>48</v>
       </c>
       <c r="B24" t="s">
         <v>49</v>
       </c>
       <c r="C24" s="1">
         <v>33.31</v>
       </c>
-      <c r="D24" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D24" s="2"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="1">
         <v>450</v>
       </c>
       <c r="D25" s="2"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>52</v>
       </c>
       <c r="B26" t="s">
         <v>53</v>
       </c>
       <c r="C26" s="1">
         <v>450</v>
       </c>
       <c r="D26" s="2"/>
     </row>
@@ -3839,51 +3839,53 @@
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>68</v>
       </c>
       <c r="B34" t="s">
         <v>69</v>
       </c>
       <c r="C34" s="1">
         <v>29.81</v>
       </c>
       <c r="D34" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>70</v>
       </c>
       <c r="B35" t="s">
         <v>71</v>
       </c>
       <c r="C35" s="1">
         <v>29.81</v>
       </c>
-      <c r="D35" s="2"/>
+      <c r="D35" s="2">
+        <v>1</v>
+      </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>72</v>
       </c>
       <c r="B36" t="s">
         <v>73</v>
       </c>
       <c r="C36" s="1">
         <v>29.81</v>
       </c>
       <c r="D36" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>74</v>
       </c>
       <c r="B37" t="s">
         <v>75</v>
       </c>
       <c r="C37" s="1">
         <v>40.15</v>
       </c>
@@ -3963,53 +3965,51 @@
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>86</v>
       </c>
       <c r="B43" t="s">
         <v>87</v>
       </c>
       <c r="C43" s="1">
         <v>40.15</v>
       </c>
       <c r="D43" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>88</v>
       </c>
       <c r="B44" t="s">
         <v>89</v>
       </c>
       <c r="C44" s="1">
         <v>40.15</v>
       </c>
-      <c r="D44" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D44" s="2"/>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>90</v>
       </c>
       <c r="B45" t="s">
         <v>91</v>
       </c>
       <c r="C45" s="1">
         <v>40.15</v>
       </c>
       <c r="D45" s="2"/>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>92</v>
       </c>
       <c r="B46" t="s">
         <v>93</v>
       </c>
       <c r="C46" s="1">
         <v>40.15</v>
       </c>
       <c r="D46" s="2">
         <v>3</v>
@@ -4032,118 +4032,122 @@
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>96</v>
       </c>
       <c r="B48" t="s">
         <v>97</v>
       </c>
       <c r="C48" s="1">
         <v>29.81</v>
       </c>
       <c r="D48" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>98</v>
       </c>
       <c r="B49" t="s">
         <v>99</v>
       </c>
       <c r="C49" s="1">
         <v>18.27</v>
       </c>
       <c r="D49" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>100</v>
       </c>
       <c r="B50" t="s">
         <v>101</v>
       </c>
       <c r="C50" s="1">
         <v>18.27</v>
       </c>
       <c r="D50" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>102</v>
       </c>
       <c r="B51" t="s">
         <v>103</v>
       </c>
       <c r="C51" s="1">
         <v>18.27</v>
       </c>
-      <c r="D51" s="2"/>
+      <c r="D51" s="2">
+        <v>2</v>
+      </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>104</v>
       </c>
       <c r="B52" t="s">
         <v>105</v>
       </c>
       <c r="C52" s="1">
         <v>18.27</v>
       </c>
       <c r="D52" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>106</v>
       </c>
       <c r="B53" t="s">
         <v>107</v>
       </c>
       <c r="C53" s="1">
         <v>18.27</v>
       </c>
       <c r="D53" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>108</v>
       </c>
       <c r="B54" t="s">
         <v>109</v>
       </c>
       <c r="C54" s="1">
         <v>18.27</v>
       </c>
-      <c r="D54" s="2"/>
+      <c r="D54" s="2">
+        <v>2</v>
+      </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>110</v>
       </c>
       <c r="B55" t="s">
         <v>111</v>
       </c>
       <c r="C55" s="1">
         <v>20.62</v>
       </c>
       <c r="D55" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>112</v>
       </c>
       <c r="B56" t="s">
         <v>113</v>
       </c>
       <c r="C56" s="1">
         <v>102.93</v>
       </c>
@@ -5112,105 +5116,101 @@
       <c r="D134" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
         <v>270</v>
       </c>
       <c r="B135" t="s">
         <v>271</v>
       </c>
       <c r="C135" s="1"/>
       <c r="D135" s="2"/>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
         <v>272</v>
       </c>
       <c r="B136" t="s">
         <v>273</v>
       </c>
       <c r="C136" s="1">
         <v>87.5</v>
       </c>
       <c r="D136" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
         <v>274</v>
       </c>
       <c r="B137" t="s">
         <v>275</v>
       </c>
       <c r="C137" s="1">
         <v>101.25</v>
       </c>
       <c r="D137" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
         <v>276</v>
       </c>
       <c r="B138" t="s">
         <v>277</v>
       </c>
       <c r="C138" s="1">
         <v>101.25</v>
       </c>
-      <c r="D138" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="2"/>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
         <v>278</v>
       </c>
       <c r="B139" t="s">
         <v>279</v>
       </c>
       <c r="C139" s="1">
         <v>101.25</v>
       </c>
-      <c r="D139" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D139" s="2"/>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
         <v>280</v>
       </c>
       <c r="B140" t="s">
         <v>281</v>
       </c>
       <c r="C140" s="1"/>
       <c r="D140" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
         <v>282</v>
       </c>
       <c r="B141" t="s">
         <v>283</v>
       </c>
       <c r="C141" s="1">
         <v>143</v>
       </c>
       <c r="D141" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
         <v>284</v>
       </c>
       <c r="B142" t="s">
         <v>285</v>
       </c>
       <c r="C142" s="1">
         <v>143</v>
@@ -5497,53 +5497,51 @@
       </c>
       <c r="D164" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" t="s">
         <v>330</v>
       </c>
       <c r="B165" t="s">
         <v>331</v>
       </c>
       <c r="C165" s="1"/>
       <c r="D165" s="2"/>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" t="s">
         <v>332</v>
       </c>
       <c r="B166" t="s">
         <v>333</v>
       </c>
       <c r="C166" s="1">
         <v>266.95</v>
       </c>
-      <c r="D166" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D166" s="2"/>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" t="s">
         <v>334</v>
       </c>
       <c r="B167" t="s">
         <v>335</v>
       </c>
       <c r="C167" s="1">
         <v>266.95</v>
       </c>
       <c r="D167" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" t="s">
         <v>336</v>
       </c>
       <c r="B168" t="s">
         <v>337</v>
       </c>
       <c r="C168" s="1">
         <v>266.95</v>
       </c>
@@ -5666,51 +5664,51 @@
       <c r="D177" s="2"/>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" t="s">
         <v>356</v>
       </c>
       <c r="B178" t="s">
         <v>357</v>
       </c>
       <c r="C178" s="1">
         <v>143</v>
       </c>
       <c r="D178" s="2"/>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" t="s">
         <v>358</v>
       </c>
       <c r="B179" t="s">
         <v>359</v>
       </c>
       <c r="C179" s="1">
         <v>143</v>
       </c>
       <c r="D179" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" t="s">
         <v>360</v>
       </c>
       <c r="B180" t="s">
         <v>361</v>
       </c>
       <c r="C180" s="1">
         <v>209</v>
       </c>
       <c r="D180" s="2"/>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" t="s">
         <v>362</v>
       </c>
       <c r="B181" t="s">
         <v>363</v>
       </c>
       <c r="C181" s="1">
         <v>143</v>
       </c>
       <c r="D181" s="2"/>
@@ -6004,174 +6002,174 @@
         <v>45</v>
       </c>
       <c r="D204" s="2"/>
     </row>
     <row r="205" spans="1:26">
       <c r="A205" t="s">
         <v>410</v>
       </c>
       <c r="B205" t="s">
         <v>411</v>
       </c>
       <c r="C205" s="1"/>
       <c r="D205" s="2"/>
     </row>
     <row r="206" spans="1:26">
       <c r="A206" t="s">
         <v>412</v>
       </c>
       <c r="B206" t="s">
         <v>413</v>
       </c>
       <c r="C206" s="1">
         <v>10</v>
       </c>
       <c r="D206" s="2">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="207" spans="1:26">
       <c r="A207" t="s">
         <v>414</v>
       </c>
       <c r="B207" t="s">
         <v>415</v>
       </c>
       <c r="C207" s="1">
         <v>8.12</v>
       </c>
       <c r="D207" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:26">
       <c r="A208" t="s">
         <v>416</v>
       </c>
       <c r="B208" t="s">
         <v>417</v>
       </c>
       <c r="C208" s="1">
         <v>8.12</v>
       </c>
       <c r="D208" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="209" spans="1:26">
       <c r="A209" t="s">
         <v>418</v>
       </c>
       <c r="B209" t="s">
         <v>419</v>
       </c>
       <c r="C209" s="1">
         <v>8.12</v>
       </c>
       <c r="D209" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="210" spans="1:26">
       <c r="A210" t="s">
         <v>420</v>
       </c>
       <c r="B210" t="s">
         <v>421</v>
       </c>
       <c r="C210" s="1">
-        <v>10.62</v>
+        <v>10.75</v>
       </c>
       <c r="D210" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="211" spans="1:26">
       <c r="A211" t="s">
         <v>422</v>
       </c>
       <c r="B211" t="s">
         <v>423</v>
       </c>
       <c r="C211" s="1">
-        <v>10.62</v>
+        <v>10.75</v>
       </c>
       <c r="D211" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="212" spans="1:26">
       <c r="A212" t="s">
         <v>424</v>
       </c>
       <c r="B212" t="s">
         <v>425</v>
       </c>
       <c r="C212" s="1">
-        <v>10.62</v>
+        <v>10.75</v>
       </c>
       <c r="D212" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="213" spans="1:26">
       <c r="A213" t="s">
         <v>426</v>
       </c>
       <c r="B213" t="s">
         <v>427</v>
       </c>
       <c r="C213" s="1">
-        <v>10.62</v>
+        <v>10.75</v>
       </c>
       <c r="D213" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="214" spans="1:26">
       <c r="A214" t="s">
         <v>428</v>
       </c>
       <c r="B214" t="s">
         <v>429</v>
       </c>
       <c r="C214" s="1">
-        <v>10.62</v>
+        <v>10.75</v>
       </c>
       <c r="D214" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="215" spans="1:26">
       <c r="A215" t="s">
         <v>430</v>
       </c>
       <c r="B215" t="s">
         <v>431</v>
       </c>
       <c r="C215" s="1">
-        <v>10.62</v>
+        <v>10.75</v>
       </c>
       <c r="D215" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="216" spans="1:26">
       <c r="A216" t="s">
         <v>432</v>
       </c>
       <c r="B216" t="s">
         <v>433</v>
       </c>
       <c r="C216" s="1">
         <v>143</v>
       </c>
       <c r="D216" s="2"/>
     </row>
     <row r="217" spans="1:26">
       <c r="A217" t="s">
         <v>434</v>
       </c>
       <c r="B217" t="s">
         <v>435</v>
       </c>
       <c r="C217" s="1">
@@ -6865,171 +6863,171 @@
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:26">
       <c r="A276" t="s">
         <v>552</v>
       </c>
       <c r="B276" t="s">
         <v>553</v>
       </c>
       <c r="C276" s="1">
         <v>298.57</v>
       </c>
       <c r="D276" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:26">
       <c r="A277" t="s">
         <v>554</v>
       </c>
       <c r="B277" t="s">
         <v>555</v>
       </c>
       <c r="C277" s="1">
-        <v>172.15</v>
+        <v>181.5</v>
       </c>
       <c r="D277" s="2"/>
     </row>
     <row r="278" spans="1:26">
       <c r="A278" t="s">
         <v>556</v>
       </c>
       <c r="B278" t="s">
         <v>557</v>
       </c>
       <c r="C278" s="1">
-        <v>171.99</v>
+        <v>181.5</v>
       </c>
       <c r="D278" s="2"/>
     </row>
     <row r="279" spans="1:26">
       <c r="A279" t="s">
         <v>558</v>
       </c>
       <c r="B279" t="s">
         <v>559</v>
       </c>
       <c r="C279" s="1">
-        <v>172.15</v>
+        <v>181.5</v>
       </c>
       <c r="D279" s="2"/>
     </row>
     <row r="280" spans="1:26">
       <c r="A280" t="s">
         <v>560</v>
       </c>
       <c r="B280" t="s">
         <v>561</v>
       </c>
       <c r="C280" s="1">
-        <v>171.99</v>
+        <v>181.5</v>
       </c>
       <c r="D280" s="2"/>
     </row>
     <row r="281" spans="1:26">
       <c r="A281" t="s">
         <v>562</v>
       </c>
       <c r="B281" t="s">
         <v>563</v>
       </c>
       <c r="C281" s="1">
-        <v>171.99</v>
+        <v>181.5</v>
       </c>
       <c r="D281" s="2"/>
     </row>
     <row r="282" spans="1:26">
       <c r="A282" t="s">
         <v>564</v>
       </c>
       <c r="B282" t="s">
         <v>565</v>
       </c>
       <c r="C282" s="1">
-        <v>171.99</v>
+        <v>181.5</v>
       </c>
       <c r="D282" s="2"/>
     </row>
     <row r="283" spans="1:26">
       <c r="A283" t="s">
         <v>566</v>
       </c>
       <c r="B283" t="s">
         <v>567</v>
       </c>
       <c r="C283" s="1">
-        <v>171.99</v>
+        <v>181.5</v>
       </c>
       <c r="D283" s="2"/>
     </row>
     <row r="284" spans="1:26">
       <c r="A284" t="s">
         <v>568</v>
       </c>
       <c r="B284" t="s">
         <v>569</v>
       </c>
       <c r="C284" s="1">
-        <v>171.99</v>
+        <v>181.5</v>
       </c>
       <c r="D284" s="2"/>
     </row>
     <row r="285" spans="1:26">
       <c r="A285" t="s">
         <v>570</v>
       </c>
       <c r="B285" t="s">
         <v>571</v>
       </c>
       <c r="C285" s="1">
-        <v>171.99</v>
+        <v>181.5</v>
       </c>
       <c r="D285" s="2"/>
     </row>
     <row r="286" spans="1:26">
       <c r="A286" t="s">
         <v>572</v>
       </c>
       <c r="B286" t="s">
         <v>573</v>
       </c>
       <c r="C286" s="1">
-        <v>171.99</v>
+        <v>181.5</v>
       </c>
       <c r="D286" s="2"/>
     </row>
     <row r="287" spans="1:26">
       <c r="A287" t="s">
         <v>574</v>
       </c>
       <c r="B287" t="s">
         <v>575</v>
       </c>
       <c r="C287" s="1">
-        <v>171.99</v>
+        <v>181.5</v>
       </c>
       <c r="D287" s="2"/>
     </row>
     <row r="288" spans="1:26">
       <c r="A288" t="s">
         <v>576</v>
       </c>
       <c r="B288" t="s">
         <v>577</v>
       </c>
       <c r="C288" s="1">
         <v>292.21</v>
       </c>
       <c r="D288" s="2"/>
     </row>
     <row r="289" spans="1:26">
       <c r="A289" t="s">
         <v>578</v>
       </c>
       <c r="B289" t="s">
         <v>579</v>
       </c>
       <c r="C289" s="1">
         <v>116.82</v>
       </c>
@@ -8132,94 +8130,90 @@
       </c>
     </row>
     <row r="380" spans="1:26">
       <c r="A380" t="s">
         <v>760</v>
       </c>
       <c r="B380" t="s">
         <v>761</v>
       </c>
       <c r="C380" s="1">
         <v>18.73</v>
       </c>
       <c r="D380" s="2"/>
     </row>
     <row r="381" spans="1:26">
       <c r="A381" t="s">
         <v>762</v>
       </c>
       <c r="B381" t="s">
         <v>763</v>
       </c>
       <c r="C381" s="1">
         <v>35</v>
       </c>
       <c r="D381" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="382" spans="1:26">
       <c r="A382" t="s">
         <v>764</v>
       </c>
       <c r="B382" t="s">
         <v>765</v>
       </c>
       <c r="C382" s="1">
         <v>35</v>
       </c>
       <c r="D382" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="383" spans="1:26">
       <c r="A383" t="s">
         <v>766</v>
       </c>
       <c r="B383" t="s">
         <v>767</v>
       </c>
       <c r="C383" s="1">
         <v>35</v>
       </c>
-      <c r="D383" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D383" s="2"/>
     </row>
     <row r="384" spans="1:26">
       <c r="A384" t="s">
         <v>768</v>
       </c>
       <c r="B384" t="s">
         <v>769</v>
       </c>
       <c r="C384" s="1">
         <v>57.5</v>
       </c>
-      <c r="D384" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D384" s="2"/>
     </row>
     <row r="385" spans="1:26">
       <c r="A385" t="s">
         <v>770</v>
       </c>
       <c r="B385" t="s">
         <v>771</v>
       </c>
       <c r="C385" s="1">
         <v>7.18</v>
       </c>
       <c r="D385" s="2"/>
     </row>
     <row r="386" spans="1:26">
       <c r="A386" t="s">
         <v>772</v>
       </c>
       <c r="B386" t="s">
         <v>773</v>
       </c>
       <c r="C386" s="1">
         <v>17.37</v>
       </c>
       <c r="D386" s="2"/>
     </row>
@@ -9051,87 +9045,95 @@
     </row>
     <row r="452" spans="1:26">
       <c r="A452" t="s">
         <v>904</v>
       </c>
       <c r="B452" t="s">
         <v>905</v>
       </c>
       <c r="C452" s="1">
         <v>202.95</v>
       </c>
       <c r="D452" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="453" spans="1:26">
       <c r="A453" t="s">
         <v>906</v>
       </c>
       <c r="B453" t="s">
         <v>907</v>
       </c>
       <c r="C453" s="1">
         <v>18.38</v>
       </c>
-      <c r="D453" s="2"/>
+      <c r="D453" s="2">
+        <v>2</v>
+      </c>
     </row>
     <row r="454" spans="1:26">
       <c r="A454" t="s">
         <v>908</v>
       </c>
       <c r="B454" t="s">
         <v>909</v>
       </c>
       <c r="C454" s="1">
         <v>16.13</v>
       </c>
-      <c r="D454" s="2"/>
+      <c r="D454" s="2">
+        <v>1</v>
+      </c>
     </row>
     <row r="455" spans="1:26">
       <c r="A455" t="s">
         <v>910</v>
       </c>
       <c r="B455" t="s">
         <v>911</v>
       </c>
       <c r="C455" s="1">
         <v>16.13</v>
       </c>
-      <c r="D455" s="2"/>
+      <c r="D455" s="2">
+        <v>2</v>
+      </c>
     </row>
     <row r="456" spans="1:26">
       <c r="A456" t="s">
         <v>912</v>
       </c>
       <c r="B456" t="s">
         <v>913</v>
       </c>
       <c r="C456" s="1">
         <v>16.13</v>
       </c>
-      <c r="D456" s="2"/>
+      <c r="D456" s="2">
+        <v>1</v>
+      </c>
     </row>
     <row r="457" spans="1:26">
       <c r="A457" t="s">
         <v>914</v>
       </c>
       <c r="B457" t="s">
         <v>915</v>
       </c>
       <c r="C457" s="1">
         <v>15.61</v>
       </c>
       <c r="D457" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="458" spans="1:26">
       <c r="A458" t="s">
         <v>916</v>
       </c>
       <c r="B458" t="s">
         <v>917</v>
       </c>
       <c r="C458" s="1">
         <v>15.61</v>
       </c>
@@ -9345,63 +9347,67 @@
       </c>
       <c r="D475" s="2"/>
     </row>
     <row r="476" spans="1:26">
       <c r="A476" t="s">
         <v>952</v>
       </c>
       <c r="B476" t="s">
         <v>953</v>
       </c>
       <c r="C476" s="1">
         <v>19.51</v>
       </c>
       <c r="D476" s="2"/>
     </row>
     <row r="477" spans="1:26">
       <c r="A477" t="s">
         <v>954</v>
       </c>
       <c r="B477" t="s">
         <v>955</v>
       </c>
       <c r="C477" s="1">
         <v>8.25</v>
       </c>
-      <c r="D477" s="2"/>
+      <c r="D477" s="2">
+        <v>2</v>
+      </c>
     </row>
     <row r="478" spans="1:26">
       <c r="A478" t="s">
         <v>956</v>
       </c>
       <c r="B478" t="s">
         <v>957</v>
       </c>
       <c r="C478" s="1">
         <v>8.25</v>
       </c>
-      <c r="D478" s="2"/>
+      <c r="D478" s="2">
+        <v>2</v>
+      </c>
     </row>
     <row r="479" spans="1:26">
       <c r="A479" t="s">
         <v>958</v>
       </c>
       <c r="B479" t="s">
         <v>959</v>
       </c>
       <c r="C479" s="1">
         <v>8.25</v>
       </c>
       <c r="D479" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="480" spans="1:26">
       <c r="A480" t="s">
         <v>960</v>
       </c>
       <c r="B480" t="s">
         <v>961</v>
       </c>
       <c r="C480" s="1">
         <v>22.5</v>
       </c>
@@ -9462,65 +9468,65 @@
       <c r="D484" s="2"/>
     </row>
     <row r="485" spans="1:26">
       <c r="A485" t="s">
         <v>970</v>
       </c>
       <c r="B485" t="s">
         <v>971</v>
       </c>
       <c r="C485" s="1">
         <v>11.25</v>
       </c>
       <c r="D485" s="2"/>
     </row>
     <row r="486" spans="1:26">
       <c r="A486" t="s">
         <v>972</v>
       </c>
       <c r="B486" t="s">
         <v>973</v>
       </c>
       <c r="C486" s="1">
         <v>15.58</v>
       </c>
       <c r="D486" s="2">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="487" spans="1:26">
       <c r="A487" t="s">
         <v>974</v>
       </c>
       <c r="B487" t="s">
         <v>975</v>
       </c>
       <c r="C487" s="1">
         <v>15.43</v>
       </c>
       <c r="D487" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="488" spans="1:26">
       <c r="A488" t="s">
         <v>976</v>
       </c>
       <c r="B488" t="s">
         <v>977</v>
       </c>
       <c r="C488" s="1">
         <v>20.81</v>
       </c>
       <c r="D488" s="2"/>
     </row>
     <row r="489" spans="1:26">
       <c r="A489" t="s">
         <v>978</v>
       </c>
       <c r="B489" t="s">
         <v>979</v>
       </c>
       <c r="C489" s="1">
         <v>14.05</v>
       </c>
       <c r="D489" s="2"/>
@@ -9550,93 +9556,93 @@
       <c r="D491" s="2"/>
     </row>
     <row r="492" spans="1:26">
       <c r="A492" t="s">
         <v>984</v>
       </c>
       <c r="B492" t="s">
         <v>985</v>
       </c>
       <c r="C492" s="1">
         <v>14.05</v>
       </c>
       <c r="D492" s="2"/>
     </row>
     <row r="493" spans="1:26">
       <c r="A493" t="s">
         <v>986</v>
       </c>
       <c r="B493" t="s">
         <v>987</v>
       </c>
       <c r="C493" s="1">
         <v>8.37</v>
       </c>
       <c r="D493" s="2">
-        <v>52</v>
+        <v>39</v>
       </c>
     </row>
     <row r="494" spans="1:26">
       <c r="A494" t="s">
         <v>988</v>
       </c>
       <c r="B494" t="s">
         <v>989</v>
       </c>
       <c r="C494" s="1">
         <v>8.12</v>
       </c>
       <c r="D494" s="2">
-        <v>83</v>
+        <v>78</v>
       </c>
     </row>
     <row r="495" spans="1:26">
       <c r="A495" t="s">
         <v>990</v>
       </c>
       <c r="B495" t="s">
         <v>991</v>
       </c>
       <c r="C495" s="1">
         <v>8.12</v>
       </c>
       <c r="D495" s="2">
-        <v>75</v>
+        <v>69</v>
       </c>
     </row>
     <row r="496" spans="1:26">
       <c r="A496" t="s">
         <v>992</v>
       </c>
       <c r="B496" t="s">
         <v>993</v>
       </c>
       <c r="C496" s="1">
         <v>8.12</v>
       </c>
       <c r="D496" s="2">
-        <v>60</v>
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>